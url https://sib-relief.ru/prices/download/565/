--- v0 (2026-05-25)
+++ v1 (2026-09-20)
@@ -12,160 +12,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Трикотаж</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Ф-180004</t>
   </si>
   <si>
     <t>Футболка</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_by/?sku=33</t>
   </si>
   <si>
     <t>Футболка 44/170-176</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_by/</t>
   </si>
   <si>
     <t>Футболка 46/170-176</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_by/?sku=3291</t>
   </si>
   <si>
+    <t>Футболка 50/176-182</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka_by/?sku=3293</t>
+  </si>
+  <si>
+    <t>Футболка 62/176-182</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka_by/?sku=4097</t>
+  </si>
+  <si>
+    <t>Ф-180008</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka_ai/?sku=49</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka_ai/</t>
+  </si>
+  <si>
     <t>Футболка 48/176-182</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/futbolka_by/?sku=3292</t>
-[...5 lines deleted...]
-    <t>https://sib-relief.ru/futbolka_by/?sku=3293</t>
+    <t>https://sib-relief.ru/futbolka_ai/?sku=3383</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka_ai/?sku=3384</t>
   </si>
   <si>
     <t>Футболка 52/176-182</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/futbolka_by/?sku=3294</t>
+    <t>https://sib-relief.ru/futbolka_ai/?sku=3385</t>
+  </si>
+  <si>
+    <t>Футболка 54/176-182</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka_ai/?sku=3386</t>
+  </si>
+  <si>
+    <t>Футболка 56/176-182</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka_ai/?sku=3387</t>
   </si>
   <si>
     <t>Футболка 58/176-182</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/futbolka_by/?sku=3297</t>
-[...40 lines deleted...]
-  <si>
     <t>https://sib-relief.ru/futbolka_ai/?sku=3388</t>
   </si>
   <si>
     <t>Футболка 60/176-182</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_ai/?sku=3389</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_ai/?sku=3390</t>
   </si>
   <si>
     <t>Ф-180009</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_mz/?sku=50</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_mz/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_mz/?sku=3392</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_mz/?sku=3393</t>
@@ -458,65 +446,53 @@
   <si>
     <t>https://sib-relief.ru/futbolka-velikan/?sku=4757</t>
   </si>
   <si>
     <t>НБ-180025</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_1/?sku=4247</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_1/</t>
   </si>
   <si>
     <t>Нательное белье 46/170-176</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_1/?sku=4249</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_1/?sku=4250</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_1/?sku=4251</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/natelnoe-bele_1/?sku=4252</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sib-relief.ru/natelnoe-bele_1/?sku=4253</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/natelnoe-bele_1/?sku=4254</t>
-[...7 lines deleted...]
-  <si>
     <t>Нательное белье 62/176-182</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_1/?sku=4257</t>
   </si>
   <si>
     <t>Бртр-180031</t>
   </si>
   <si>
     <t>Брюки трикотажные</t>
   </si>
   <si>
     <t>https://sib-relief.ru/bryuki-trikotazhny/</t>
   </si>
   <si>
     <t>Брюки трикотажные 44/170-176</t>
   </si>
   <si>
     <t>https://sib-relief.ru/bryuki-trikotazhny/?sku=4459</t>
   </si>
   <si>
     <t>Брюки трикотажные 48/176-182</t>
   </si>
   <si>
     <t>https://sib-relief.ru/bryuki-trikotazhny/?sku=4461</t>
@@ -551,50 +527,86 @@
   <si>
     <t>https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4490</t>
   </si>
   <si>
     <t>https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4491</t>
   </si>
   <si>
     <t>Брюки трикотажные 50/176-182</t>
   </si>
   <si>
     <t>https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4492</t>
   </si>
   <si>
     <t>Брюки трикотажные 52/176-182</t>
   </si>
   <si>
     <t>https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4493</t>
   </si>
   <si>
     <t>Брюки трикотажные 54/176-182</t>
   </si>
   <si>
     <t>https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4494</t>
   </si>
   <si>
+    <t>Фв-180032</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_1/?sku=4752</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_1/</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_1/?sku=4754</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_1/?sku=4755</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_1/?sku=4756</t>
+  </si>
+  <si>
+    <t>Фв-180034</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_3/?sku=4763</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_3/</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_3/?sku=4765</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_3/?sku=4766</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_3/?sku=4767</t>
+  </si>
+  <si>
     <t>Фс-180035</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_1/?sku=4835</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_1/?sku=4838</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_1/?sku=4839</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_1/?sku=4840</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_1/?sku=4841</t>
   </si>
   <si>
     <t>Фс-180036</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_2/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka_2/?sku=4847</t>
@@ -677,87 +689,105 @@
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_3/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_3/?sku=5010</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_3/?sku=5011</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_3/?sku=5012</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_3/?sku=5013</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_3/?sku=5015</t>
   </si>
   <si>
     <t>Нательное белье 58/176-182</t>
   </si>
   <si>
     <t>https://sib-relief.ru/natelnoe-bele_3/?sku=5016</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/natelnoe-bele_3/?sku=5017</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sib-relief.ru/natelnoe-bele_3/?sku=5018</t>
   </si>
   <si>
     <t>Фв-180043</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_2/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_2/?sku=5824</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_2/?sku=5825</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_2/?sku=5826</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_2/?sku=5827</t>
   </si>
   <si>
     <t>Фв-180044</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_4/</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/futbolka-velikan_4/?sku=5829</t>
+  </si>
+  <si>
     <t>https://sib-relief.ru/futbolka-velikan_4/?sku=5830</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_4/?sku=5831</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_4/?sku=5832</t>
+  </si>
+  <si>
+    <t>Фв-180045</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_5/</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_5/?sku=5834</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_5/?sku=5835</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_5/?sku=5836</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/futbolka-velikan_5/?sku=5837</t>
   </si>
   <si>
     <t>Фв-180046</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_6/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_6/?sku=5841</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_6/?sku=5842</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_6/?sku=5843</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_6/?sku=5844</t>
   </si>
   <si>
     <t>Фв-180047</t>
   </si>
   <si>
     <t>https://sib-relief.ru/futbolka-velikan_7/</t>
   </si>
@@ -1167,62 +1197,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/?sku=33" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/?sku=3291" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/?sku=3292" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/?sku=3293" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/?sku=3294" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/?sku=3297" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/?sku=4097" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=49" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3382" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3383" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3384" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3385" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3386" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3387" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3388" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3389" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3390" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=50" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3392" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3393" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3394" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3395" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3396" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3397" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3398" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3399" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=4188" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=54" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=3283" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=3284" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=3285" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=3286" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=3287" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=65" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3342" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3343" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3344" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3345" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3346" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3347" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3348" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3349" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=4096" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=66" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3352" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3353" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3354" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3355" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3356" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3357" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3358" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3359" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=4185" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_lb/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_lb/?sku=3402" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3412" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3413" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3414" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3415" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3416" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3417" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3418" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3419" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=4184" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=104" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3322" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3323" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3324" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3325" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3326" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3327" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3328" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3329" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=4095" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/majka_if/?sku=146" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/majka_if/?sku=3273" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-podrostkovaya/?sku=3966" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-podrostkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-podrostkovaya/?sku=3968" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan/?sku=3969" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan/?sku=3972" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan/?sku=3971" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan/?sku=4757" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4247" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4249" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4250" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4251" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4252" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4253" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4254" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4256" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4257" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhny/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhny/?sku=4459" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhny/?sku=4461" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_2/?sku=4479" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_2/?sku=4480" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_2/?sku=4481" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4489" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4490" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4491" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4492" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4493" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4494" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_1/?sku=4835" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_1/?sku=4838" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_1/?sku=4839" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_1/?sku=4840" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_1/?sku=4841" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_2/?sku=4847" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_2/?sku=4848" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_2/?sku=4850" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4853" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4855" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4856" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4857" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4858" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4859" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4860" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4861" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4862" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4863" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/mayka/?sku=4864" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/mayka/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/mayka_2/?sku=4886" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/mayka_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/mayka_2/?sku=4889" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5008" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5010" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5011" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5012" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5013" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5015" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5016" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5017" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5018" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_2/?sku=5824" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_2/?sku=5825" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_2/?sku=5826" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_2/?sku=5827" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_4/?sku=5830" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_4/?sku=5831" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_4/?sku=5832" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_6/?sku=5841" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_6/?sku=5842" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_6/?sku=5843" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_6/?sku=5844" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_7/?sku=5846" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_7/?sku=5847" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_7/?sku=5848" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_7/?sku=5849" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/?sku=33" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/?sku=3291" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/?sku=3293" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_by/?sku=4097" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=49" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3383" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3384" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3385" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3386" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3387" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3388" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3389" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_ai/?sku=3390" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=50" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3392" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3393" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3394" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3395" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3396" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3397" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3398" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=3399" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_mz/?sku=4188" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=54" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=3283" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=3284" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=3285" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=3286" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele/?sku=3287" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=65" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3342" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3343" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3344" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3345" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3346" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3347" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3348" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=3349" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka/?sku=4096" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=66" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3352" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3353" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3354" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3355" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3356" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3357" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3358" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=3359" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_to/?sku=4185" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_lb/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_lb/?sku=3402" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3412" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3413" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3414" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3415" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3416" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3417" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3418" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=3419" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_68/?sku=4184" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=104" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3322" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3323" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3324" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3325" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3326" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3327" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3328" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=3329" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_6e/?sku=4095" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/majka_if/?sku=146" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/majka_if/?sku=3273" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-podrostkovaya/?sku=3966" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-podrostkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-podrostkovaya/?sku=3968" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan/?sku=3969" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan/?sku=3972" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan/?sku=3971" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan/?sku=4757" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4247" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4249" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4250" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4251" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4253" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_1/?sku=4257" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhny/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhny/?sku=4459" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhny/?sku=4461" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_2/?sku=4479" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_2/?sku=4480" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_2/?sku=4481" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4489" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4490" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4491" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4492" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4493" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bryuki-trikotazhnye_3/?sku=4494" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_1/?sku=4752" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_1/?sku=4754" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_1/?sku=4755" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_1/?sku=4756" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_3/?sku=4763" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_3/?sku=4765" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_3/?sku=4766" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_3/?sku=4767" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_1/?sku=4835" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_1/?sku=4838" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_1/?sku=4839" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_1/?sku=4840" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_1/?sku=4841" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_2/?sku=4847" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_2/?sku=4848" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_2/?sku=4850" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4853" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4855" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4856" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4857" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4858" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4859" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4860" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4861" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4862" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka_3/?sku=4863" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/mayka/?sku=4864" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/mayka/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/mayka_2/?sku=4886" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/mayka_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/mayka_2/?sku=4889" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5008" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5010" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5011" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5012" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5013" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5015" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5016" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/natelnoe-bele_3/?sku=5018" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_2/?sku=5824" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_2/?sku=5825" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_2/?sku=5826" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_2/?sku=5827" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_4/?sku=5829" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_4/?sku=5830" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_4/?sku=5831" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_4/?sku=5832" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_5/?sku=5834" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_5/?sku=5835" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_5/?sku=5836" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_5/?sku=5837" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_6/?sku=5841" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_6/?sku=5842" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_6/?sku=5843" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_6/?sku=5844" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_7/?sku=5846" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_7/?sku=5847" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_7/?sku=5848" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/futbolka-velikan_7/?sku=5849" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F176"/>
+  <dimension ref="A1:F184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F176" sqref="F176"/>
+      <selection activeCell="F184" sqref="F184"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1246,3226 +1276,3402 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C12" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>300</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="E33" s="5"/>
+        <v>52</v>
+      </c>
+      <c r="E33" s="5">
+        <v>1</v>
+      </c>
       <c r="F33" s="13">
-        <v>300</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="E34" s="5"/>
+        <v>54</v>
+      </c>
+      <c r="E34" s="5">
+        <v>3</v>
+      </c>
       <c r="F34" s="13">
-        <v>300</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="E35" s="5"/>
+        <v>56</v>
+      </c>
+      <c r="E35" s="5">
+        <v>2</v>
+      </c>
       <c r="F35" s="13">
-        <v>300</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="E36" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="E36" s="5">
+        <v>4</v>
+      </c>
       <c r="F36" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E37" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F37" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E38" s="5">
         <v>4</v>
       </c>
       <c r="F38" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>1550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>1550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>1550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>1550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>108</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>21</v>
+        <v>117</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="E86" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="E86" s="5">
+        <v>9</v>
+      </c>
       <c r="F86" s="13">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>37</v>
+        <v>120</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
-        <v>230</v>
+        <v>130</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="E91" s="5"/>
+        <v>130</v>
+      </c>
+      <c r="E91" s="5">
+        <v>15</v>
+      </c>
       <c r="F91" s="13">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="E92" s="5"/>
+        <v>132</v>
+      </c>
+      <c r="E92" s="5">
+        <v>14</v>
+      </c>
       <c r="F92" s="13">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="E93" s="5"/>
+        <v>134</v>
+      </c>
+      <c r="E93" s="5">
+        <v>15</v>
+      </c>
       <c r="F93" s="13">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="E94" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="E94" s="5">
+        <v>16</v>
+      </c>
       <c r="F94" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="E95" s="5"/>
       <c r="F95" s="13">
-        <v>400</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>135</v>
+        <v>51</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E96" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F96" s="13">
-        <v>400</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E97" s="5">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="F97" s="13">
-        <v>400</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E98" s="5">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F98" s="13">
-        <v>400</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="E99" s="5"/>
+        <v>143</v>
+      </c>
+      <c r="E99" s="5">
+        <v>3</v>
+      </c>
       <c r="F99" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E100" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F100" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E101" s="5">
         <v>2</v>
       </c>
       <c r="F101" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="E102" s="5"/>
       <c r="F102" s="13">
-        <v>1550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>59</v>
+        <v>150</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="E103" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F103" s="13">
-        <v>1550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>61</v>
+        <v>152</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E104" s="5">
         <v>2</v>
       </c>
       <c r="F104" s="13">
-        <v>1550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>63</v>
+        <v>148</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="E105" s="5"/>
       <c r="F105" s="13">
-        <v>1550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>65</v>
+        <v>150</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="E106" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F106" s="13">
-        <v>1550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E107" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F107" s="13">
-        <v>1550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E108" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F108" s="13">
-        <v>1550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="13">
         <v>390</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E110" s="5">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F110" s="13">
         <v>390</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E111" s="5">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F111" s="13">
         <v>390</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="E112" s="5"/>
+        <v>164</v>
+      </c>
+      <c r="E112" s="5">
+        <v>27</v>
+      </c>
       <c r="F112" s="13">
         <v>390</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E113" s="5">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F113" s="13">
         <v>390</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E114" s="5">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="F114" s="13">
         <v>390</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E115" s="5">
         <v>17</v>
       </c>
       <c r="F115" s="13">
         <v>390</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>156</v>
+        <v>127</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="13">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>158</v>
+        <v>129</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E117" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F117" s="13">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>165</v>
+        <v>131</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E118" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F118" s="13">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>160</v>
+        <v>133</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E119" s="5">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="F119" s="13">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>173</v>
+        <v>135</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E120" s="5">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F120" s="13">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>175</v>
+        <v>127</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="E121" s="5"/>
       <c r="F121" s="13">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E122" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F122" s="13">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>9</v>
+        <v>131</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="E123" s="5"/>
+      <c r="E123" s="5">
+        <v>16</v>
+      </c>
       <c r="F123" s="13">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="E124" s="5"/>
+      <c r="E124" s="5">
+        <v>15</v>
+      </c>
       <c r="F124" s="13">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="E125" s="5"/>
+      <c r="E125" s="5">
+        <v>15</v>
+      </c>
       <c r="F125" s="13">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="13">
         <v>160</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="E127" s="5"/>
+        <v>185</v>
+      </c>
+      <c r="E127" s="5">
+        <v>23</v>
+      </c>
       <c r="F127" s="13">
         <v>160</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="E128" s="5"/>
+      <c r="E128" s="5">
+        <v>21</v>
+      </c>
       <c r="F128" s="13">
         <v>160</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="E129" s="5"/>
+      <c r="E129" s="5">
+        <v>17</v>
+      </c>
       <c r="F129" s="13">
         <v>160</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="E130" s="5"/>
+      <c r="E130" s="5">
+        <v>21</v>
+      </c>
       <c r="F130" s="13">
         <v>160</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="13">
         <v>160</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="E132" s="5"/>
+      <c r="E132" s="5">
+        <v>10</v>
+      </c>
       <c r="F132" s="13">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="E133" s="5"/>
+      <c r="E133" s="5">
+        <v>24</v>
+      </c>
       <c r="F133" s="13">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="E134" s="5"/>
+      <c r="E134" s="5">
+        <v>14</v>
+      </c>
       <c r="F134" s="13">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>119</v>
+        <v>31</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>203</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="13">
-        <v>310</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="C144" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D144" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="D144" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E144" s="5"/>
       <c r="F144" s="13">
-        <v>310</v>
+        <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="13">
-        <v>310</v>
+        <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>204</v>
+        <v>115</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="E146" s="5"/>
       <c r="F146" s="13">
         <v>310</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C147" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="D147" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="D147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E147" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F147" s="13">
         <v>310</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D148" s="5" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="13">
-        <v>1550</v>
+        <v>310</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C149" s="6" t="s">
-        <v>55</v>
+        <v>208</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="E149" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F149" s="13">
-        <v>1550</v>
+        <v>310</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>144</v>
+        <v>213</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E150" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F150" s="13">
-        <v>1550</v>
+        <v>310</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="E151" s="5"/>
       <c r="F151" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E152" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F152" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>61</v>
+        <v>140</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E153" s="5">
         <v>3</v>
       </c>
       <c r="F153" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E154" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F154" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>219</v>
+        <v>55</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E155" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F155" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C156" s="6" t="s">
-        <v>151</v>
+        <v>57</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>221</v>
       </c>
       <c r="E156" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F156" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C157" s="6" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>222</v>
       </c>
       <c r="E157" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F157" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="C158" s="6" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="E158" s="5"/>
+      <c r="E158" s="5">
+        <v>3</v>
+      </c>
       <c r="F158" s="13">
-        <v>400</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="C159" s="6" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>225</v>
       </c>
       <c r="E159" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F159" s="13">
-        <v>400</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="E160" s="5"/>
       <c r="F160" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C161" s="6" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E161" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F161" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C162" s="6" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E162" s="5">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F162" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="E163" s="5"/>
+      <c r="E163" s="5">
+        <v>3</v>
+      </c>
       <c r="F163" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>231</v>
       </c>
       <c r="E164" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F164" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C165" s="6" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="E165" s="5"/>
       <c r="F165" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C166" s="6" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E166" s="5">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="F166" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="E167" s="5"/>
+      <c r="E167" s="5">
+        <v>22</v>
+      </c>
       <c r="F167" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>236</v>
       </c>
       <c r="E168" s="5">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F168" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E169" s="5">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="F169" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="E170" s="5"/>
       <c r="F170" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C171" s="6" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E171" s="5">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="F171" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="E172" s="5"/>
+      <c r="E172" s="5">
+        <v>19</v>
+      </c>
       <c r="F172" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E173" s="5">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="F173" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E174" s="5">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="F174" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>244</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="E175" s="5"/>
       <c r="F175" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C176" s="6" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E176" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F176" s="13">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="4">
+        <v>172</v>
+      </c>
+      <c r="B177" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="E177" s="5">
+        <v>12</v>
+      </c>
+      <c r="F177" s="13">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" s="4">
+        <v>173</v>
+      </c>
+      <c r="B178" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="C178" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E178" s="5">
+        <v>8</v>
+      </c>
+      <c r="F178" s="13">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="4">
+        <v>174</v>
+      </c>
+      <c r="B179" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E179" s="5">
+        <v>12</v>
+      </c>
+      <c r="F179" s="13">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="4">
+        <v>175</v>
+      </c>
+      <c r="B180" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="E180" s="5"/>
+      <c r="F180" s="13">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="4">
+        <v>176</v>
+      </c>
+      <c r="B181" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="E181" s="5">
+        <v>10</v>
+      </c>
+      <c r="F181" s="13">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="4">
+        <v>177</v>
+      </c>
+      <c r="B182" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="E182" s="5">
+        <v>9</v>
+      </c>
+      <c r="F182" s="13">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="4">
+        <v>178</v>
+      </c>
+      <c r="B183" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E183" s="5">
+        <v>7</v>
+      </c>
+      <c r="F183" s="13">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="4">
+        <v>179</v>
+      </c>
+      <c r="B184" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E184" s="5">
+        <v>8</v>
+      </c>
+      <c r="F184" s="13">
         <v>400</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -4603,50 +4809,58 @@
     <hyperlink ref="D152" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_179"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>