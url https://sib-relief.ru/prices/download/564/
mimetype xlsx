--- v0 (2026-05-25)
+++ v1 (2026-09-21)
@@ -12,461 +12,629 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Головные уборы</t>
   </si>
   <si>
     <t>весна-осень</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Дф-190006</t>
   </si>
   <si>
     <t>Докер демисезонный</t>
   </si>
   <si>
     <t>https://sib-relief.ru/doker-demisezonnyy/?sku=5320</t>
   </si>
   <si>
     <t>Докер демисезонный 56/57</t>
   </si>
   <si>
     <t>https://sib-relief.ru/doker-demisezonnyy/</t>
   </si>
   <si>
     <t>Докер демисезонный 58/59</t>
   </si>
   <si>
     <t>https://sib-relief.ru/doker-demisezonnyy/?sku=5322</t>
   </si>
   <si>
+    <t>Дф-190008</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/doker-demisezonnyy_2/?sku=5328</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/doker-demisezonnyy_2/?sku=5330</t>
+  </si>
+  <si>
+    <t>Дф-190009</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/doker-demisezonnyy_3/?sku=5332</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/doker-demisezonnyy_3/</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/doker-demisezonnyy_3/?sku=5334</t>
+  </si>
+  <si>
     <t>Докер демисезонный 60/62</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/doker-demisezonnyy/?sku=5321</t>
-[...22 lines deleted...]
-  <si>
     <t>https://sib-relief.ru/doker-demisezonnyy_3/?sku=5333</t>
   </si>
   <si>
     <t>Дф-190010</t>
   </si>
   <si>
     <t>https://sib-relief.ru/doker-demisezonnyy_4/?sku=5336</t>
   </si>
   <si>
     <t>https://sib-relief.ru/doker-demisezonnyy_4/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/doker-demisezonnyy_4/?sku=5338</t>
   </si>
   <si>
     <t>https://sib-relief.ru/doker-demisezonnyy_4/?sku=5337</t>
   </si>
   <si>
     <t>лето</t>
   </si>
   <si>
+    <t>Б-150004</t>
+  </si>
+  <si>
+    <t>Бандана</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_m4/?sku=25</t>
+  </si>
+  <si>
+    <t>Бандана серый камыш</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_m4/</t>
+  </si>
+  <si>
+    <t>Б-150005</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_li/?sku=67</t>
+  </si>
+  <si>
+    <t>Бандана черный</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_li/</t>
+  </si>
+  <si>
+    <t>Б-150008</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_kb/?sku=68</t>
+  </si>
+  <si>
+    <t>Бандана цифра зеленая</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_kb/</t>
+  </si>
+  <si>
+    <t>Б-150009</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_yf/?sku=69</t>
+  </si>
+  <si>
+    <t>Бандана пограничник</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_yf/</t>
+  </si>
+  <si>
+    <t>Б-150010</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_3b/?sku=83</t>
+  </si>
+  <si>
+    <t>Бандана мультикам</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_3b/</t>
+  </si>
+  <si>
+    <t>Б-150011</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_7d/?sku=84</t>
+  </si>
+  <si>
+    <t>Бандана цифра синяя</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_7d/</t>
+  </si>
+  <si>
+    <t>Б-150002</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_j1/?sku=107</t>
+  </si>
+  <si>
+    <t>Бандана бежевый пиксель</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_j1/</t>
+  </si>
+  <si>
     <t>Бк-150013</t>
   </si>
   <si>
     <t>Бейсболка</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka-1/?sku=4644</t>
   </si>
   <si>
     <t>Бейсболка 56/57</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka-1/</t>
   </si>
   <si>
+    <t>Бейсболка 58/59</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka-1/?sku=4646</t>
+  </si>
+  <si>
+    <t>Бейсболка 60/62</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka-1/?sku=4645</t>
+  </si>
+  <si>
     <t>Бк-150014</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_1/?sku=4649</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_1/</t>
   </si>
   <si>
-    <t>Бейсболка 58/59</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sib-relief.ru/beysbolka_1/?sku=4651</t>
   </si>
   <si>
-    <t>Бейсболка 60/62</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sib-relief.ru/beysbolka_1/?sku=4650</t>
   </si>
   <si>
     <t>Бк-150017</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_4/?sku=4661</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_4/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_4/?sku=4663</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_4/?sku=4662</t>
   </si>
   <si>
     <t>Бк-150018</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_5/?sku=4665</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_5/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_5/?sku=4667</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_5/?sku=4666</t>
   </si>
   <si>
     <t>Бк-150019</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_6/?sku=4669</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_6/</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka_6/?sku=4671</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka_6/?sku=4670</t>
+  </si>
+  <si>
     <t>Бк-150022</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_9/?sku=4682</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_9/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_9/?sku=4684</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_9/?sku=4683</t>
   </si>
   <si>
     <t>Бк-150023</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_10/?sku=4686</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_10/</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka_10/?sku=4688</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka_10/?sku=4687</t>
+  </si>
+  <si>
     <t>Бк-150024</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_11/?sku=4690</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_11/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_11/?sku=4692</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_11/?sku=4691</t>
   </si>
   <si>
+    <t>Бк-150025</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka_12/?sku=4694</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka_12/</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka_12/?sku=4696</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka_12/?sku=4695</t>
+  </si>
+  <si>
     <t>Бк-150026</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_13/?sku=4698</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_13/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_13/?sku=4700</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_13/?sku=4699</t>
   </si>
   <si>
     <t>Бк-150027</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_14/?sku=4702</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_14/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_14/?sku=4704</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_14/?sku=4703</t>
   </si>
   <si>
+    <t>Бк-150029</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka_16/?sku=4710</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka_16/</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka_16/?sku=4712</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka_16/?sku=4711</t>
+  </si>
+  <si>
     <t>Бк-150030</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_17/?sku=4714</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_17/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_17/?sku=4716</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka_17/?sku=4715</t>
+  </si>
+  <si>
     <t>Бк-150032</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_19/?sku=4768</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_19/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_19/?sku=4770</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_19/?sku=4769</t>
   </si>
   <si>
     <t>Бк-150033</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_20/?sku=4772</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_20/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_20/?sku=4774</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/beysbolka_20/?sku=4773</t>
-[...1 lines deleted...]
-  <si>
     <t>Бк-150034</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka-2/?sku=4897</t>
+  </si>
+  <si>
     <t>https://sib-relief.ru/beysbolka-2/</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/beysbolka-2/?sku=4900</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sib-relief.ru/beysbolka-2/?sku=4899</t>
   </si>
   <si>
     <t>Бк-150035</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka-3/?sku=4901</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka-3/</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka-3/?sku=4903</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka-3/?sku=4902</t>
+  </si>
+  <si>
     <t>Бк-150036</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka-4/?sku=4905</t>
+  </si>
+  <si>
     <t>https://sib-relief.ru/beysbolka-4/</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/beysbolka-4/?sku=4908</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sib-relief.ru/beysbolka-4/?sku=4907</t>
   </si>
   <si>
     <t>Бк-150037</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka 1/?sku=5019</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka 1/</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka 1/?sku=5021</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka 1/?sku=5020</t>
+  </si>
+  <si>
     <t>Бк-150038</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka-5/?sku=5023</t>
+  </si>
+  <si>
     <t>https://sib-relief.ru/beysbolka-5/</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/beysbolka-5/?sku=5026</t>
+    <t>https://sib-relief.ru/beysbolka-5/?sku=5025</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka-5/?sku=5024</t>
   </si>
   <si>
     <t>Бк-150040</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_2/?sku=5088</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_2/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_2/?sku=5090</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_2/?sku=5089</t>
   </si>
   <si>
     <t>Бк-150041</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_7/?sku=5096</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_7/</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka_7/?sku=5098</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/beysbolka_7/?sku=5097</t>
+  </si>
+  <si>
     <t>Бк-150042</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_15/?sku=5199</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_15/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_15/?sku=5201</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_15/?sku=5200</t>
   </si>
   <si>
     <t>Бк-150043</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_18/?sku=5203</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_18/</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka_18/?sku=5205</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka_18/?sku=5204</t>
+  </si>
+  <si>
+    <t>Б-150044</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_1/?sku=5207</t>
+  </si>
+  <si>
+    <t>Бандана хаки</t>
+  </si>
+  <si>
+    <t>https://sib-relief.ru/bandana_1/</t>
+  </si>
+  <si>
     <t>Бк-150045</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka-6/?sku=5369</t>
+  </si>
+  <si>
     <t>https://sib-relief.ru/beysbolka-6/</t>
   </si>
   <si>
-    <t>https://sib-relief.ru/beysbolka-6/?sku=5372</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sib-relief.ru/beysbolka-6/?sku=5371</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka-6/?sku=5370</t>
   </si>
   <si>
     <t>Бк-150046</t>
   </si>
   <si>
+    <t>https://sib-relief.ru/beysbolka/?sku=5387</t>
+  </si>
+  <si>
     <t>https://sib-relief.ru/beysbolka/</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sib-relief.ru/beysbolka/?sku=5390</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka/?sku=5389</t>
   </si>
   <si>
     <t>https://sib-relief.ru/beysbolka/?sku=5388</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -858,62 +1026,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy/?sku=5320" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy/?sku=5322" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy/?sku=5321" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_2/?sku=5328" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_2/?sku=5330" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_3/?sku=5332" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_3/?sku=5334" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_3/?sku=5333" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_4/?sku=5336" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_4/?sku=5338" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_4/?sku=5337" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-1/?sku=4644" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_1/?sku=4649" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_1/?sku=4651" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_1/?sku=4650" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_4/?sku=4661" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_4/?sku=4663" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_4/?sku=4662" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_5/?sku=4665" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_5/?sku=4667" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_5/?sku=4666" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_6/?sku=4669" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_9/?sku=4682" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_9/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_9/?sku=4684" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_9/?sku=4683" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_10/?sku=4686" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_10/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_11/?sku=4690" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_11/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_11/?sku=4692" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_11/?sku=4691" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_13/?sku=4698" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_13/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_13/?sku=4700" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_13/?sku=4699" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_14/?sku=4702" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_14/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_14/?sku=4704" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_14/?sku=4703" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_17/?sku=4714" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_17/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_17/?sku=4716" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_19/?sku=4768" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_19/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_19/?sku=4770" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_19/?sku=4769" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_20/?sku=4772" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_20/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_20/?sku=4774" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_20/?sku=4773" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-2/?sku=4900" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-2/?sku=4899" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-3/?sku=4901" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-4/?sku=4908" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-4/?sku=4907" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka%201/?sku=5019" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka%201/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-5/?sku=5026" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-5/?sku=5024" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_2/?sku=5088" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_2/?sku=5090" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_2/?sku=5089" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_7/?sku=5096" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_15/?sku=5199" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_15/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_15/?sku=5201" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_15/?sku=5200" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_18/?sku=5203" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_18/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_18/?sku=5205" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-6/?sku=5372" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-6/?sku=5371" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-6/?sku=5370" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka/?sku=5390" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka/?sku=5389" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka/?sku=5388" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy/?sku=5320" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy/?sku=5322" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_2/?sku=5328" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_2/?sku=5330" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_3/?sku=5332" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_3/?sku=5334" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_3/?sku=5333" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_4/?sku=5336" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_4/?sku=5338" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/doker-demisezonnyy_4/?sku=5337" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_m4/?sku=25" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_m4/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_li/?sku=67" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_li/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_kb/?sku=68" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_kb/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_yf/?sku=69" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_yf/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_3b/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_3b/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_7d/?sku=84" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_7d/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_j1/?sku=107" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_j1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-1/?sku=4644" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-1/?sku=4646" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-1/?sku=4645" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_1/?sku=4649" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_1/?sku=4651" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_1/?sku=4650" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_4/?sku=4661" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_4/?sku=4663" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_4/?sku=4662" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_5/?sku=4665" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_5/?sku=4667" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_5/?sku=4666" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_6/?sku=4669" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_6/?sku=4671" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_6/?sku=4670" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_9/?sku=4682" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_9/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_9/?sku=4684" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_9/?sku=4683" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_10/?sku=4686" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_10/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_10/?sku=4688" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_10/?sku=4687" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_11/?sku=4690" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_11/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_11/?sku=4692" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_11/?sku=4691" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_12/?sku=4694" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_12/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_12/?sku=4696" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_12/?sku=4695" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_13/?sku=4698" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_13/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_13/?sku=4700" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_13/?sku=4699" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_14/?sku=4702" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_14/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_14/?sku=4704" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_14/?sku=4703" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_16/?sku=4710" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_16/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_16/?sku=4712" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_16/?sku=4711" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_17/?sku=4714" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_17/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_17/?sku=4716" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_17/?sku=4715" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_19/?sku=4768" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_19/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_19/?sku=4770" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_19/?sku=4769" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_20/?sku=4772" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_20/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_20/?sku=4774" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-2/?sku=4897" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-2/?sku=4899" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-3/?sku=4901" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-3/?sku=4903" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-3/?sku=4902" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-4/?sku=4905" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-4/?sku=4907" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka%201/?sku=5019" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka%201/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka%201/?sku=5021" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka%201/?sku=5020" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-5/?sku=5023" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-5/?sku=5025" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-5/?sku=5024" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_2/?sku=5088" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_2/?sku=5090" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_2/?sku=5089" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_7/?sku=5096" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_7/?sku=5098" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_7/?sku=5097" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_15/?sku=5199" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_15/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_15/?sku=5201" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_15/?sku=5200" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_18/?sku=5203" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_18/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_18/?sku=5205" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka_18/?sku=5204" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_1/?sku=5207" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/bandana_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-6/?sku=5369" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-6/?sku=5371" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka-6/?sku=5370" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka/?sku=5387" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka/?sku=5389" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sib-relief.ru/beysbolka/?sku=5388" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F101"/>
+  <dimension ref="A1:F138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F101" sqref="F101"/>
+      <selection activeCell="F138" sqref="F138"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -984,1855 +1152,2575 @@
       </c>
       <c r="D8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="6">
         <v>13</v>
       </c>
       <c r="F8" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F9" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="E10" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="6"/>
+      <c r="E11" s="6">
+        <v>31</v>
+      </c>
       <c r="F11" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E12" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="6"/>
+      <c r="E13" s="6">
+        <v>37</v>
+      </c>
       <c r="F13" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E14" s="6">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F14" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="6">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="F15" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="E16" s="6"/>
       <c r="F16" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="6">
+        <v>12</v>
+      </c>
       <c r="F17" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="6">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F18" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="6">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F19" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
-[...8 lines deleted...]
-      <c r="D20" s="6" t="s">
+      <c r="A20" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="E20" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="14"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="3" t="s">
+      <c r="A21" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F21" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>1</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="C22" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="6"/>
+      <c r="F22" s="14">
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E23" s="6"/>
+        <v>35</v>
+      </c>
+      <c r="E23" s="6">
+        <v>101</v>
+      </c>
       <c r="F23" s="14">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B24" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="E25" s="6"/>
+        <v>39</v>
+      </c>
+      <c r="E25" s="6">
+        <v>176</v>
+      </c>
       <c r="F25" s="14">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E27" s="6">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="F27" s="14">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="E29" s="6"/>
+        <v>47</v>
+      </c>
+      <c r="E29" s="6">
+        <v>26</v>
+      </c>
       <c r="F29" s="14">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E31" s="6">
-        <v>14</v>
+        <v>107</v>
       </c>
       <c r="F31" s="14">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="E33" s="6"/>
+        <v>55</v>
+      </c>
+      <c r="E33" s="6">
+        <v>125</v>
+      </c>
       <c r="F33" s="14">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="E35" s="6">
-        <v>132</v>
+        <v>111</v>
       </c>
       <c r="F35" s="14">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E37" s="6"/>
+        <v>64</v>
+      </c>
+      <c r="E37" s="6">
+        <v>18</v>
+      </c>
       <c r="F37" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E38" s="6">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F38" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E39" s="6"/>
+        <v>68</v>
+      </c>
+      <c r="E39" s="6">
+        <v>21</v>
+      </c>
       <c r="F39" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="E41" s="6">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="F41" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E42" s="6">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="F42" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="E43" s="6"/>
+        <v>73</v>
+      </c>
+      <c r="E43" s="6">
+        <v>30</v>
+      </c>
       <c r="F43" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="E45" s="6"/>
+        <v>76</v>
+      </c>
+      <c r="E45" s="6">
+        <v>21</v>
+      </c>
       <c r="F45" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
+        <v>25</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E46" s="6">
         <v>24</v>
       </c>
-      <c r="B46" s="10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F46" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="E47" s="6">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F47" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="E49" s="6"/>
+        <v>81</v>
+      </c>
+      <c r="E49" s="6">
+        <v>81</v>
+      </c>
       <c r="F49" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="E50" s="6">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="F50" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="E51" s="6">
-        <v>223</v>
+        <v>59</v>
       </c>
       <c r="F51" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="E52" s="6"/>
       <c r="F52" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="E53" s="6"/>
+        <v>86</v>
+      </c>
+      <c r="E53" s="6">
+        <v>16</v>
+      </c>
       <c r="F53" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="E54" s="6">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="F54" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="E55" s="6">
-        <v>196</v>
+        <v>3</v>
       </c>
       <c r="F55" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="E56" s="6"/>
       <c r="F56" s="14">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="E57" s="6"/>
+        <v>91</v>
+      </c>
+      <c r="E57" s="6">
+        <v>43</v>
+      </c>
       <c r="F57" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="C58" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E58" s="6">
         <v>35</v>
       </c>
-      <c r="D58" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F58" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="E59" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F59" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="E61" s="6">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="F61" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="E62" s="6">
-        <v>249</v>
+        <v>20</v>
       </c>
       <c r="F62" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="E63" s="6">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F63" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="E65" s="6">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="F65" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="E66" s="6">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F66" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="E67" s="6">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F67" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="E69" s="6">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="F69" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="E70" s="6">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="F70" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="E71" s="6"/>
+        <v>108</v>
+      </c>
+      <c r="E71" s="6">
+        <v>23</v>
+      </c>
       <c r="F71" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E73" s="6"/>
+        <v>111</v>
+      </c>
+      <c r="E73" s="6">
+        <v>69</v>
+      </c>
       <c r="F73" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="E74" s="6">
-        <v>27</v>
+        <v>209</v>
       </c>
       <c r="F74" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="E75" s="6">
-        <v>8</v>
+        <v>149</v>
       </c>
       <c r="F75" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="E77" s="6">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="F77" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="E78" s="6"/>
+        <v>117</v>
+      </c>
+      <c r="E78" s="6">
+        <v>196</v>
+      </c>
       <c r="F78" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="E79" s="6">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="F79" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="E80" s="6"/>
       <c r="F80" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B81" s="10" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="E81" s="6"/>
+        <v>121</v>
+      </c>
+      <c r="E81" s="6">
+        <v>14</v>
+      </c>
       <c r="F81" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="E82" s="6">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="F82" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="E83" s="6">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F83" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
+        <v>64</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="C85" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="B85" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D85" s="6" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="E85" s="6"/>
+        <v>126</v>
+      </c>
+      <c r="E85" s="6">
+        <v>14</v>
+      </c>
       <c r="F85" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E86" s="6">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="F86" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="E87" s="6"/>
+        <v>128</v>
+      </c>
+      <c r="E87" s="6">
+        <v>19</v>
+      </c>
       <c r="F87" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B88" s="10" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="E88" s="6"/>
       <c r="F88" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="E89" s="6">
-        <v>56</v>
+        <v>134</v>
       </c>
       <c r="F89" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="E90" s="6">
-        <v>18</v>
+        <v>245</v>
       </c>
       <c r="F90" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="E91" s="6"/>
+        <v>133</v>
+      </c>
+      <c r="E91" s="6">
+        <v>80</v>
+      </c>
       <c r="F91" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="E92" s="6"/>
       <c r="F92" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="E93" s="6">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F93" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B94" s="10" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="E94" s="6"/>
+        <v>137</v>
+      </c>
+      <c r="E94" s="6">
+        <v>1</v>
+      </c>
       <c r="F94" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B95" s="10" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B96" s="10" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="E96" s="6">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="F96" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B97" s="10" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="E97" s="6">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="F97" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B99" s="10" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="E99" s="6">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F99" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B100" s="10" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="E100" s="6">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F100" s="14">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="E101" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F101" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="5">
+        <v>81</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E102" s="6"/>
+      <c r="F102" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="5">
+        <v>82</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="E103" s="6">
+        <v>24</v>
+      </c>
+      <c r="F103" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="5">
+        <v>83</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="E104" s="6">
+        <v>10</v>
+      </c>
+      <c r="F104" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="5">
+        <v>84</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="E105" s="6"/>
+      <c r="F105" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="5">
+        <v>85</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E106" s="6">
+        <v>21</v>
+      </c>
+      <c r="F106" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="5">
+        <v>86</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="E107" s="6">
+        <v>24</v>
+      </c>
+      <c r="F107" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="5">
+        <v>87</v>
+      </c>
+      <c r="B108" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="E108" s="6">
+        <v>19</v>
+      </c>
+      <c r="F108" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="5">
+        <v>88</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="E109" s="6"/>
+      <c r="F109" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="5">
+        <v>89</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="E110" s="6">
+        <v>34</v>
+      </c>
+      <c r="F110" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="5">
+        <v>90</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="E111" s="6">
+        <v>29</v>
+      </c>
+      <c r="F111" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="5">
+        <v>91</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E112" s="6">
+        <v>12</v>
+      </c>
+      <c r="F112" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="5">
+        <v>92</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="E113" s="6"/>
+      <c r="F113" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="5">
+        <v>93</v>
+      </c>
+      <c r="B114" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="E114" s="6">
+        <v>10</v>
+      </c>
+      <c r="F114" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="5">
+        <v>94</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="E115" s="6">
+        <v>25</v>
+      </c>
+      <c r="F115" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="5">
+        <v>95</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="E116" s="6">
+        <v>6</v>
+      </c>
+      <c r="F116" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="5">
+        <v>96</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E117" s="6"/>
+      <c r="F117" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="5">
+        <v>97</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="E118" s="6">
+        <v>10</v>
+      </c>
+      <c r="F118" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="5">
+        <v>98</v>
+      </c>
+      <c r="B119" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E119" s="6">
+        <v>17</v>
+      </c>
+      <c r="F119" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="5">
+        <v>99</v>
+      </c>
+      <c r="B120" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="E120" s="6">
+        <v>17</v>
+      </c>
+      <c r="F120" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="5">
+        <v>100</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E121" s="6"/>
+      <c r="F121" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="5">
+        <v>101</v>
+      </c>
+      <c r="B122" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="E122" s="6">
+        <v>24</v>
+      </c>
+      <c r="F122" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="5">
+        <v>102</v>
+      </c>
+      <c r="B123" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="E123" s="6">
+        <v>49</v>
+      </c>
+      <c r="F123" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="5">
+        <v>103</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="E124" s="6">
+        <v>11</v>
+      </c>
+      <c r="F124" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="5">
+        <v>104</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="E125" s="6"/>
+      <c r="F125" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="5">
+        <v>105</v>
+      </c>
+      <c r="B126" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="E126" s="6">
+        <v>18</v>
+      </c>
+      <c r="F126" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="5">
+        <v>106</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="E127" s="6">
+        <v>18</v>
+      </c>
+      <c r="F127" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="5">
+        <v>107</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D128" s="6" t="s">
         <v>180</v>
+      </c>
+      <c r="E128" s="6">
+        <v>19</v>
+      </c>
+      <c r="F128" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="5">
+        <v>108</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="E129" s="6"/>
+      <c r="F129" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" s="5">
+        <v>109</v>
+      </c>
+      <c r="B130" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="E130" s="6">
+        <v>147</v>
+      </c>
+      <c r="F130" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="5">
+        <v>110</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="E131" s="6"/>
+      <c r="F131" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132" s="5">
+        <v>111</v>
+      </c>
+      <c r="B132" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="E132" s="6">
+        <v>9</v>
+      </c>
+      <c r="F132" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="5">
+        <v>112</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="E133" s="6">
+        <v>10</v>
+      </c>
+      <c r="F133" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="5">
+        <v>113</v>
+      </c>
+      <c r="B134" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="E134" s="6">
+        <v>14</v>
+      </c>
+      <c r="F134" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="5">
+        <v>114</v>
+      </c>
+      <c r="B135" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="E135" s="6"/>
+      <c r="F135" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="5">
+        <v>115</v>
+      </c>
+      <c r="B136" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="E136" s="6">
+        <v>21</v>
+      </c>
+      <c r="F136" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="5">
+        <v>116</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="E137" s="6">
+        <v>21</v>
+      </c>
+      <c r="F137" s="14">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="5">
+        <v>117</v>
+      </c>
+      <c r="B138" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="E138" s="6">
+        <v>9</v>
+      </c>
+      <c r="F138" s="14">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A20:F20"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_39"/>
@@ -2868,50 +3756,87 @@
     <hyperlink ref="D77" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_130"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>